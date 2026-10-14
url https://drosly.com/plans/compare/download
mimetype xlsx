--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -33,62 +33,62 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Overview" sheetId="1" r:id="rId4"/>
     <sheet name="Comparison_EN" sheetId="2" r:id="rId5"/>
     <sheet name="Comparison_AR" sheetId="3" r:id="rId6"/>
     <sheet name="Comparison_TR" sheetId="4" r:id="rId7"/>
     <sheet name="Pricing_and_Billing" sheetId="5" r:id="rId8"/>
     <sheet name="Permissions" sheetId="6" r:id="rId9"/>
     <sheet name="Feature_Glossary" sheetId="7" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Comparison_EN'!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Comparison_AR'!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Comparison_TR'!$A$1:$D$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Pricing_and_Billing'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Permissions'!$A$1:$E$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Feature_Glossary'!$A$1:$G$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="397">
   <si>
     <t>Drosly</t>
   </si>
   <si>
     <t>Plans &amp; Features Comparison</t>
   </si>
   <si>
     <t>Generated at</t>
   </si>
   <si>
-    <t>2026-08-29 02:31 UTC</t>
+    <t>2026-10-14 06:02 UTC</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>Public plans</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Compare page</t>
   </si>
   <si>
     <t>https://drosly.com/plans/compare</t>
   </si>
   <si>
     <t>File format</t>
   </si>
   <si>
     <t>Microsoft Excel (.xlsx)</t>
   </si>
@@ -209,69 +209,69 @@
   <si>
     <t>Highlighted at signup</t>
   </si>
   <si>
     <t>Trial / free days</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Grace period (days)</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Pricing &amp; Billing</t>
   </si>
   <si>
     <t>Monthly price</t>
   </si>
   <si>
-    <t>39.00 USD</t>
+    <t>1.00 USD</t>
   </si>
   <si>
     <t>199.00 USD</t>
   </si>
   <si>
     <t>3-month price</t>
   </si>
   <si>
     <t>6-month price</t>
   </si>
   <si>
     <t>Annual price</t>
   </si>
   <si>
     <t>Effective monthly cost (annual billing)</t>
   </si>
   <si>
-    <t>29.25 USD</t>
+    <t>0.75 USD</t>
   </si>
   <si>
     <t>149.25 USD</t>
   </si>
   <si>
     <t>Annual discount</t>
   </si>
   <si>
     <t>25%</t>
   </si>
   <si>
     <t>6-month discount</t>
   </si>
   <si>
     <t>15%</t>
   </si>
   <si>
     <t>3-month discount</t>
   </si>
   <si>
     <t>10%</t>
   </si>
   <si>
     <t>Users &amp; Team</t>
   </si>
@@ -437,51 +437,51 @@
   <si>
     <t>Support level</t>
   </si>
   <si>
     <t>Basic</t>
   </si>
   <si>
     <t>Priority</t>
   </si>
   <si>
     <t>Advanced Settings</t>
   </si>
   <si>
     <t>VAT settings</t>
   </si>
   <si>
     <t>Barcode field</t>
   </si>
   <si>
     <t>Featured flag</t>
   </si>
   <si>
     <t>Course scheduling</t>
   </si>
   <si>
-    <t>Drosly — Plans Comparison | https://drosly.com/plans/compare | 2026-08-29 02:31 UTC</t>
+    <t>Drosly — Plans Comparison | https://drosly.com/plans/compare | 2026-10-14 06:02 UTC</t>
   </si>
   <si>
     <t>نظرة عامة على الخطة — AR</t>
   </si>
   <si>
     <t>خطة مجانية
 مجاني</t>
   </si>
   <si>
     <t>Standard
 ★ الأكثر شعبية</t>
   </si>
   <si>
     <t>Enterprise Plan
 ★ الأكثر شعبية</t>
   </si>
   <si>
     <t>نظرة عامة على الخطة</t>
   </si>
   <si>
     <t>اسم الخطة</t>
   </si>
   <si>
     <t>خطة مجانية</t>
   </si>
@@ -984,50 +984,53 @@
     <t>Users</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Store</t>
   </si>
   <si>
     <t>Access store</t>
   </si>
   <si>
     <t>Wishlist</t>
   </si>
   <si>
     <t>Admin menus</t>
   </si>
   <si>
     <t>Statistics</t>
   </si>
   <si>
     <t>Contact &amp; support</t>
   </si>
   <si>
     <t>Webinars</t>
+  </si>
+  <si>
+    <t>Operations Center</t>
   </si>
   <si>
     <t>Field rules</t>
   </si>
   <si>
     <t>VAT enabled</t>
   </si>
   <si>
     <t>Barcode enabled</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>العربية</t>
   </si>
   <si>
     <t>Türkçe</t>
   </si>
   <si>
     <t>Description (EN)</t>
   </si>
   <si>
     <t>الوصف (AR)</t>
   </si>
@@ -2820,52 +2823,52 @@
       <c r="A56" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:4" customHeight="1" ht="24">
       <c r="A58" s="11" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="59" spans="1:4" customHeight="1" ht="24">
       <c r="A59" s="12" t="s">
         <v>110</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="C59" s="23" t="s">
-        <v>15</v>
+      <c r="C59" s="21" t="s">
+        <v>17</v>
       </c>
       <c r="D59" s="23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:4" customHeight="1" ht="24">
       <c r="A60" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B60" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C60" s="16" t="s">
         <v>17</v>
       </c>
       <c r="D60" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:4" customHeight="1" ht="24">
       <c r="A61" s="12" t="s">
         <v>112</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>17</v>
@@ -3779,52 +3782,52 @@
       <c r="A56" s="31" t="s">
         <v>192</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:4" customHeight="1" ht="24">
       <c r="A58" s="26" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="59" spans="1:4" customHeight="1" ht="24">
       <c r="A59" s="28" t="s">
         <v>194</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="C59" s="23" t="s">
-        <v>15</v>
+      <c r="C59" s="21" t="s">
+        <v>17</v>
       </c>
       <c r="D59" s="23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:4" customHeight="1" ht="24">
       <c r="A60" s="31" t="s">
         <v>195</v>
       </c>
       <c r="B60" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C60" s="16" t="s">
         <v>17</v>
       </c>
       <c r="D60" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:4" customHeight="1" ht="24">
       <c r="A61" s="28" t="s">
         <v>196</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>17</v>
@@ -4738,52 +4741,52 @@
       <c r="A56" s="14" t="s">
         <v>275</v>
       </c>
       <c r="B56" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="16" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:4" customHeight="1" ht="24">
       <c r="A58" s="11" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="59" spans="1:4" customHeight="1" ht="24">
       <c r="A59" s="12" t="s">
         <v>277</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="C59" s="23" t="s">
-        <v>15</v>
+      <c r="C59" s="21" t="s">
+        <v>17</v>
       </c>
       <c r="D59" s="23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:4" customHeight="1" ht="24">
       <c r="A60" s="14" t="s">
         <v>278</v>
       </c>
       <c r="B60" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C60" s="16" t="s">
         <v>17</v>
       </c>
       <c r="D60" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:4" customHeight="1" ht="24">
       <c r="A61" s="12" t="s">
         <v>279</v>
       </c>
       <c r="B61" s="21" t="s">
         <v>17</v>
@@ -5273,57 +5276,57 @@
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A13:E13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E35"/>
+  <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" zoomScale="105" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="A35" sqref="A35:E35"/>
+      <selection pane="bottomRight" activeCell="A36" sqref="A36:E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="44" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="22" customWidth="true" style="0"/>
     <col min="5" max="5" width="22" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="40">
       <c r="A1" s="33" t="s">
         <v>304</v>
       </c>
       <c r="C1" s="9" t="s">
         <v>36</v>
       </c>
       <c r="D1" s="10" t="s">
         <v>37</v>
       </c>
       <c r="E1" s="10" t="s">
         <v>38</v>
       </c>
     </row>
@@ -5640,690 +5643,705 @@
       <c r="C28" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:5" customHeight="1" ht="22">
       <c r="A29" s="35"/>
       <c r="B29" s="36" t="s">
         <v>313</v>
       </c>
       <c r="C29" s="23" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="23" t="s">
         <v>15</v>
       </c>
       <c r="E29" s="23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="1:5" customHeight="1" ht="24">
-      <c r="A31" s="34" t="s">
+    <row r="30" spans="1:5" customHeight="1" ht="22">
+      <c r="A30" s="37"/>
+      <c r="B30" s="38" t="s">
         <v>314</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B32" s="36" t="s">
+      <c r="C30" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="E30" s="17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" customHeight="1" ht="24">
+      <c r="A32" s="34" t="s">
         <v>315</v>
       </c>
-      <c r="C32" s="21" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="33" spans="1:5" customHeight="1" ht="22">
-      <c r="A33" s="37"/>
-      <c r="B33" s="38" t="s">
+      <c r="A33" s="35"/>
+      <c r="B33" s="36" t="s">
         <v>316</v>
       </c>
-      <c r="C33" s="16" t="s">
-[...5 lines deleted...]
-      <c r="E33" s="17" t="s">
+      <c r="C33" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" s="23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:5" customHeight="1" ht="22">
-      <c r="A34" s="35"/>
-      <c r="B34" s="36" t="s">
+      <c r="A34" s="37"/>
+      <c r="B34" s="38" t="s">
+        <v>317</v>
+      </c>
+      <c r="C34" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D34" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" s="17" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" customHeight="1" ht="22">
+      <c r="A35" s="35"/>
+      <c r="B35" s="36" t="s">
         <v>131</v>
       </c>
-      <c r="C34" s="21" t="s">
-[...11 lines deleted...]
-      <c r="B35" s="38" t="s">
+      <c r="C35" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" s="23" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" customHeight="1" ht="22">
+      <c r="A36" s="37"/>
+      <c r="B36" s="38" t="s">
         <v>132</v>
       </c>
-      <c r="C35" s="16" t="s">
-[...5 lines deleted...]
-      <c r="E35" s="17" t="s">
+      <c r="C36" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" s="17" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E1"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A20:E20"/>
-    <mergeCell ref="A31:E31"/>
+    <mergeCell ref="A32:E32"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" zoomScale="105" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="G23" sqref="G23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="32" customWidth="true" style="0"/>
     <col min="3" max="3" width="32" customWidth="true" style="0"/>
     <col min="4" max="4" width="48" customWidth="true" style="0"/>
     <col min="5" max="5" width="48" customWidth="true" style="0"/>
     <col min="6" max="6" width="48" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customHeight="1" ht="32">
       <c r="A1" s="39" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B1" s="39" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C1" s="39" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D1" s="39" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E1" s="39" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F1" s="39" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="G1" s="39" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="38">
       <c r="A2" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>139</v>
       </c>
       <c r="C2" s="40" t="s">
         <v>222</v>
       </c>
       <c r="D2" s="41" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E2" s="43" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F2" s="41" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G2" s="42" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="38">
       <c r="A3" s="44" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="30" t="s">
         <v>141</v>
       </c>
       <c r="C3" s="44" t="s">
         <v>224</v>
       </c>
       <c r="D3" s="45" t="s">
+        <v>329</v>
+      </c>
+      <c r="E3" s="46" t="s">
+        <v>330</v>
+      </c>
+      <c r="F3" s="45" t="s">
+        <v>331</v>
+      </c>
+      <c r="G3" s="42" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="38">
       <c r="A4" s="40" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="27" t="s">
         <v>143</v>
       </c>
       <c r="C4" s="40" t="s">
         <v>226</v>
       </c>
       <c r="D4" s="41" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E4" s="43" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F4" s="41" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="G4" s="42" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="38">
       <c r="A5" s="44" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>146</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>229</v>
       </c>
       <c r="D5" s="45" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="E5" s="46" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F5" s="45" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G5" s="42" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="38">
       <c r="A6" s="40" t="s">
         <v>50</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>149</v>
       </c>
       <c r="C6" s="40" t="s">
         <v>232</v>
       </c>
       <c r="D6" s="41" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E6" s="43" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F6" s="41" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G6" s="42" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="38">
       <c r="A7" s="44" t="s">
         <v>52</v>
       </c>
       <c r="B7" s="30" t="s">
         <v>150</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>233</v>
       </c>
       <c r="D7" s="45" t="s">
+        <v>343</v>
+      </c>
+      <c r="E7" s="46" t="s">
+        <v>344</v>
+      </c>
+      <c r="F7" s="45" t="s">
+        <v>345</v>
+      </c>
+      <c r="G7" s="42" t="s">
         <v>342</v>
-      </c>
-[...7 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="38">
       <c r="A8" s="40" t="s">
         <v>56</v>
       </c>
       <c r="B8" s="27" t="s">
         <v>153</v>
       </c>
       <c r="C8" s="40" t="s">
         <v>236</v>
       </c>
       <c r="D8" s="41" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E8" s="43" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F8" s="41" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="G8" s="42" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="38">
       <c r="A9" s="44" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="30" t="s">
         <v>157</v>
       </c>
       <c r="C9" s="44" t="s">
         <v>240</v>
       </c>
       <c r="D9" s="45" t="s">
+        <v>350</v>
+      </c>
+      <c r="E9" s="46" t="s">
+        <v>351</v>
+      </c>
+      <c r="F9" s="45" t="s">
+        <v>352</v>
+      </c>
+      <c r="G9" s="42" t="s">
         <v>349</v>
-      </c>
-[...7 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="38">
       <c r="A10" s="40" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>158</v>
       </c>
       <c r="C10" s="40" t="s">
         <v>241</v>
       </c>
       <c r="D10" s="41" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="E10" s="43" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F10" s="41" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G10" s="42" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="38">
       <c r="A11" s="44" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="30" t="s">
         <v>159</v>
       </c>
       <c r="C11" s="44" t="s">
         <v>242</v>
       </c>
       <c r="D11" s="45" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E11" s="46" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F11" s="45" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G11" s="42" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="38">
       <c r="A12" s="40" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>163</v>
       </c>
       <c r="C12" s="40" t="s">
         <v>246</v>
       </c>
       <c r="D12" s="41" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E12" s="43" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="F12" s="41" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="G12" s="42" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="38">
       <c r="A13" s="44" t="s">
         <v>75</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>164</v>
       </c>
       <c r="C13" s="44" t="s">
         <v>247</v>
       </c>
       <c r="D13" s="45" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E13" s="46" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="F13" s="45" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G13" s="42" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="38">
       <c r="A14" s="40" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>176</v>
       </c>
       <c r="C14" s="40" t="s">
         <v>259</v>
       </c>
       <c r="D14" s="41" t="s">
+        <v>367</v>
+      </c>
+      <c r="E14" s="43" t="s">
+        <v>368</v>
+      </c>
+      <c r="F14" s="41" t="s">
+        <v>369</v>
+      </c>
+      <c r="G14" s="42" t="s">
         <v>366</v>
-      </c>
-[...7 lines deleted...]
-        <v>365</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="38">
       <c r="A15" s="44" t="s">
         <v>89</v>
       </c>
       <c r="B15" s="30" t="s">
         <v>177</v>
       </c>
       <c r="C15" s="44" t="s">
         <v>260</v>
       </c>
       <c r="D15" s="45" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E15" s="46" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="F15" s="45" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="G15" s="42" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="38">
       <c r="A16" s="40" t="s">
         <v>90</v>
       </c>
       <c r="B16" s="27" t="s">
         <v>178</v>
       </c>
       <c r="C16" s="40" t="s">
         <v>261</v>
       </c>
       <c r="D16" s="41" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="E16" s="43" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F16" s="41" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G16" s="42" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="38">
       <c r="A17" s="44" t="s">
         <v>125</v>
       </c>
       <c r="B17" s="30" t="s">
         <v>209</v>
       </c>
       <c r="C17" s="44" t="s">
         <v>292</v>
       </c>
       <c r="D17" s="45" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E17" s="46" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F17" s="45" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="G17" s="42" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="38">
       <c r="A18" s="40" t="s">
         <v>112</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>196</v>
       </c>
       <c r="C18" s="40" t="s">
         <v>279</v>
       </c>
       <c r="D18" s="41" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E18" s="43" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="F18" s="41" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="G18" s="42" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="38">
       <c r="A19" s="44" t="s">
         <v>111</v>
       </c>
       <c r="B19" s="30" t="s">
         <v>195</v>
       </c>
       <c r="C19" s="44" t="s">
         <v>278</v>
       </c>
       <c r="D19" s="45" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E19" s="46" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F19" s="45" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="G19" s="42" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="38">
       <c r="A20" s="40" t="s">
         <v>105</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>189</v>
       </c>
       <c r="C20" s="40" t="s">
         <v>272</v>
       </c>
       <c r="D20" s="41" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E20" s="43" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F20" s="41" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G20" s="42" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="38">
       <c r="A21" s="44" t="s">
         <v>106</v>
       </c>
       <c r="B21" s="30" t="s">
         <v>190</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>273</v>
       </c>
       <c r="D21" s="45" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E21" s="46" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F21" s="45" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="G21" s="42" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
     </row>
     <row r="22" spans="1:7" customHeight="1" ht="38">
       <c r="A22" s="40" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>187</v>
       </c>
       <c r="C22" s="40" t="s">
         <v>270</v>
       </c>
       <c r="D22" s="41" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E22" s="43" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F22" s="41" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="G22" s="42" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="23" spans="1:7" customHeight="1" ht="38">
       <c r="A23" s="44" t="s">
         <v>120</v>
       </c>
       <c r="B23" s="30" t="s">
         <v>204</v>
       </c>
       <c r="C23" s="44" t="s">
         <v>287</v>
       </c>
       <c r="D23" s="45" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E23" s="46" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F23" s="45" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G23" s="42" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>